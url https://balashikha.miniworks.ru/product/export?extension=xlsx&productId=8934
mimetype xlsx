--- v0 (2026-05-04)
+++ v1 (2026-08-27)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 04.05.2026 </t>
+    <t xml:space="preserve"> Наличие на 27.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>ЗШБЭ</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>ЗШЖЭ</t>
   </si>
   <si>
     <t>желтый</t>
   </si>
   <si>
     <t>ЗШЗЭ</t>
   </si>
   <si>
     <t>зеленый</t>
   </si>
   <si>
     <t>ЗШСНЭ</t>
   </si>
@@ -1041,83 +1041,83 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>1.1</v>
       </c>
       <c r="F8" s="9">
         <v>1.2</v>
       </c>
       <c r="G8" s="9">
         <v>1.3</v>
       </c>
       <c r="H8" s="9">
         <v>1.6</v>
       </c>
       <c r="I8" s="9">
         <v>2.1</v>
       </c>
       <c r="J8" s="9">
         <v>3.0</v>
       </c>
       <c r="K8" s="3">
-        <v>114138</v>
+        <v>121704</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>1.32</v>
       </c>
       <c r="F9" s="9">
         <v>1.44</v>
       </c>
       <c r="G9" s="9">
         <v>1.56</v>
       </c>
       <c r="H9" s="9">
         <v>1.92</v>
       </c>
       <c r="I9" s="9">
         <v>2.52</v>
       </c>
       <c r="J9" s="9">
         <v>3.6</v>
       </c>
       <c r="K9" s="3">
-        <v>108774</v>
+        <v>95350</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>1.32</v>
       </c>
       <c r="F10" s="9">
         <v>1.44</v>
       </c>
       <c r="G10" s="9">
         <v>1.56</v>
       </c>
       <c r="H10" s="9">
         <v>1.92</v>
       </c>
       <c r="I10" s="9">
@@ -1201,51 +1201,51 @@
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>1.32</v>
       </c>
       <c r="F13" s="9">
         <v>1.44</v>
       </c>
       <c r="G13" s="9">
         <v>1.56</v>
       </c>
       <c r="H13" s="9">
         <v>1.92</v>
       </c>
       <c r="I13" s="9">
         <v>2.52</v>
       </c>
       <c r="J13" s="9">
         <v>3.6</v>
       </c>
       <c r="K13" s="3">
-        <v>7680</v>
+        <v>7630</v>
       </c>
       <c r="L13" s="8"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="35">
       <c r="A14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
         <v>1.32</v>
       </c>
       <c r="F14" s="9">
         <v>1.44</v>
       </c>
       <c r="G14" s="9">
         <v>1.56</v>
       </c>
       <c r="H14" s="9">
         <v>1.92</v>
       </c>
       <c r="I14" s="9">
@@ -1425,51 +1425,51 @@
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="9">
         <v>1.32</v>
       </c>
       <c r="F20" s="9">
         <v>1.44</v>
       </c>
       <c r="G20" s="9">
         <v>1.56</v>
       </c>
       <c r="H20" s="9">
         <v>1.92</v>
       </c>
       <c r="I20" s="9">
         <v>2.52</v>
       </c>
       <c r="J20" s="9">
         <v>3.6</v>
       </c>
       <c r="K20" s="3">
-        <v>37654</v>
+        <v>37329</v>
       </c>
       <c r="L20" s="8"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="35">
       <c r="A21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="9">
         <v>1.32</v>
       </c>
       <c r="F21" s="9">
         <v>1.44</v>
       </c>
       <c r="G21" s="9">
         <v>1.56</v>
       </c>
       <c r="H21" s="9">
         <v>1.92</v>
       </c>
       <c r="I21" s="9">