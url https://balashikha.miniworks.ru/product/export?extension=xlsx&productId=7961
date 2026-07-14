--- v0 (2026-05-04)
+++ v1 (2026-07-14)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 05.05.2026 </t>
+    <t xml:space="preserve"> Наличие на 14.07.2026 </t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>IRM1/4BG</t>
   </si>
   <si>
     <t>желтый</t>
   </si>
   <si>
     <t>IRM1/4BV</t>
   </si>
   <si>
     <t>зеленый</t>
   </si>
   <si>
     <t>IRM1/4BB</t>
   </si>
   <si>
     <t>синий</t>
   </si>