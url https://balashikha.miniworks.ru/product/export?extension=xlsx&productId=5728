--- v1 (2026-08-27)
+++ v2 (2026-10-11)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 27.08.2026 </t>
+    <t xml:space="preserve"> Наличие на 12.10.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>3КБЭ</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>3ККЧЭ</t>
   </si>
   <si>
     <t>коричневый (RAL 8003)</t>
   </si>
   <si>
     <t>3КДБЭ</t>
   </si>
   <si>
     <t>дуб</t>
   </si>
   <si>
     <t>—</t>
   </si>
@@ -894,51 +894,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>0.8</v>
       </c>
       <c r="F8" s="9">
         <v>0.9</v>
       </c>
       <c r="G8" s="9">
         <v>1.0</v>
       </c>
       <c r="H8" s="9">
         <v>1.2</v>
       </c>
       <c r="I8" s="9">
         <v>1.6</v>
       </c>
       <c r="J8" s="9">
         <v>2.0</v>
       </c>
       <c r="K8" s="3">
-        <v>42302</v>
+        <v>42298</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>0.96</v>
       </c>
       <c r="F9" s="9">
         <v>1.08</v>
       </c>
       <c r="G9" s="9">
         <v>1.2</v>
       </c>
       <c r="H9" s="9">
         <v>1.44</v>
       </c>
       <c r="I9" s="9">